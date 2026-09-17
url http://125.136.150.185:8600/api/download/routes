--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="노선정보" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="298">
   <si>
     <t>노선ID</t>
   </si>
   <si>
     <t>노선명</t>
   </si>
   <si>
     <t>운행여부</t>
   </si>
   <si>
     <t>배차간격(분)</t>
   </si>
   <si>
     <t>비고</t>
   </si>
   <si>
     <t>상행방면</t>
   </si>
   <si>
     <t>하행방면</t>
   </si>
   <si>
     <t>회차유형</t>
   </si>
   <si>
@@ -69,909 +69,885 @@
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>[신설]첨단공영차고지_9003</t>
   </si>
   <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>앰코코리아_4059</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>장등동_4311</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>살레시오고/교통문화연수원_4466</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>첨단삼성전자_4116</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>10-1</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
     <t>1001</t>
   </si>
   <si>
-    <t>03(급행)</t>
-[...8 lines deleted...]
-    <t>앰코코리아_4059</t>
+    <t>한국에너지공과대학교_6629</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>1001(출근)</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>1008</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>05(급행)</t>
-[...8 lines deleted...]
-    <t>장등동_4311</t>
+    <t>세하동1_0000</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>덕흥동_2190</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>돈보스코학교_5963</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>매월동(동)_2329</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>송산유원지(종점)_5249</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>월남동_1088</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>국립광주과학관_4023</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>무등산국립공원(증심사)_1162</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>도곡온천단지_6612</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>수북_6171</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>187-1</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>진곡산단_5957</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>196(출근)</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>196-1</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>196-1(출근)</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>196-2</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>196-2(출근)</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>도산동_5005</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>20-1</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>운암산코오롱하늘채아파트_4656</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>매월동(북)_2109</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>송원대_3161</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>[신설]평동화물차공영차고지_9032</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>덕남_3237</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>47-1</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>[신설]효령동종점_9034</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>53-1</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>대한적십자사_4210</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>주남_1090</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>송암공단입구_3156</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>효령노인복지타운_4092</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>[신설]평동3산단종점_9030</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>승촌_3034</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>내남_1078</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>70-1</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>71(대촌경유.학촌순환)</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>71(학촌경유.대촌순환)</t>
+  </si>
+  <si>
+    <t>매월동(동)_2330</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>[신설]요기동종점_9033</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>세하동2_0000</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>79(봉선경유.풍암순환)</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>79(풍암경유.봉선순환)</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>장등마을_4312</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>[신설]신용동종점_9128</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>청풍수련장_4593</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>운남삼성아파트_5305</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>92(동림경유.왕동순환)</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>92(왕동경유.동림순환)</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>[신설]평동3산단종점_9029</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>93-1</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>96-1</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>97(빛그린산단출근)</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>98-1</t>
+  </si>
+  <si>
+    <t>급행03</t>
+  </si>
+  <si>
+    <t>급행05</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>06(급행)</t>
-[...824 lines deleted...]
-    <t>98-1</t>
+    <t>급행06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1363,4404 +1339,4299 @@
       </c>
       <c r="I3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>71</v>
+        <v>158</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>28</v>
+        <v>195</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>78</v>
+        <v>198</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>203</v>
+        <v>45</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K86" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>212</v>
+        <v>15</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>49</v>
+        <v>224</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K91" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K92" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>139</v>
+        <v>203</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K93" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>236</v>
+        <v>163</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>203</v>
+        <v>240</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>215</v>
+        <v>15</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>203</v>
+        <v>133</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K100" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>245</v>
+        <v>133</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>139</v>
+        <v>249</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>169</v>
+        <v>252</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K105" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>139</v>
+        <v>259</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K106" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>264</v>
+        <v>203</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K109" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K110" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>182</v>
+        <v>15</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J111" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K111" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>182</v>
+        <v>104</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K113" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K114" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>278</v>
+        <v>18</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K115" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K116" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K117" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K118" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K119" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K120" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K121" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>252</v>
+        <v>158</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K122" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B123" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B123" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>296</v>
+        <v>44</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>15</v>
-[...103 lines deleted...]
-      <c r="K128" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>